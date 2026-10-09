--- v0 (2026-04-24)
+++ v1 (2026-10-09)
@@ -43,130 +43,130 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Stimmen</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Summe</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Durchschnitt</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Bürgerkabinett</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>16</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>128</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>7.09</t>
+          <t>8.00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Keine Rüstungsbetriebe</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>8</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>28</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>3.50</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Wirtschaft stärken</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>8.57</t>
+          <t>9.09</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Corona-Maßnahmen überprüfen </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>72</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>8.67</t>
+          <t>9.00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>WHO Diktat beenden</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>7</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>53</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>7.57</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>